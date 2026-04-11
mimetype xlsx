--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -1,8508 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b96ae2d43c14d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70353ea004df41be9d10ae6c99853156.psmdcp" Id="Rea469e153fda494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfcf0bfb1d54f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46e6c813043044e7afe1ccec225b1365.psmdcp" Id="Rb540395e808a4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Tjenester" sheetId="1" r:id="rId2"/>
-[...11 lines deleted...]
-    <x:sheet name="Annet" sheetId="13" r:id="rId14"/>
+    <x:sheet name="Projekty" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Aktualnosci" sheetId="2" r:id="rId3"/>
+    <x:sheet name="O-nas" sheetId="3" r:id="rId4"/>
+    <x:sheet name="Kariera" sheetId="4" r:id="rId5"/>
+    <x:sheet name="Uslugi" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Polityka-prywatnosci" sheetId="6" r:id="rId7"/>
+    <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/</x:t>
-[...2 lines deleted...]
-    <x:t>19.02.2026 10:49</x:t>
+    <x:t>https://norconsult.pl/projekty/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.01.2025 09:05</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.no/tjenester/arkitektur/bolig-og-fritid/</x:t>
-[...8396 lines deleted...]
-    <x:t>21.01.2026 09:51</x:t>
+    <x:t>https://norconsult.pl/projekty/stacja-elektroenergetyczna-skillemoen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/nowy-most-sotra/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/symulacja-baterii-i-farm-wiatrowych-w-optymalnej-konfiguracji/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/vamma-12/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/raskiftet-vindpark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/aukra-hydrogen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/erik-segersaell-plywajaca-farma-wiatrowa-na-morzu-baltyckim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/norconsult-wspiera-deep-wind-offshore-w-procesie-uzyskiwania-pozwolen-na-morska-farme-wiatrowa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/norconsult-odnawia-stara-linie-energetyczna-miedzy-barsebaeck-a-sege/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/linia-przesylowa-miedzy-letsi-a-svartbyn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/analizy-dotyczace-linii-energetycznych-stacja-ft81-hall-energia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/analiza-dostepnosci-dla-linii-energetycznej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zbiornik-magazynowy-lng-risavika-norwegia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/elektrownia-rengaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/produkcja-amoniaku-tunel-rurociagu-i-nabrzezemagazyn-w-narwiku/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/analiza-zachowan-pieszych-z-wykorzystaniem-sztucznej-inteligencji/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/holmaneset-zielony-amoniak-pre-feed-fortescue/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/centrum-lososia-arktycznego/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zaklad-uzdatniania-wody-kattaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/green-hydrogen-wstepne-studium-wykonalnosci-dla-wielkoskalowego-zakladu-produkcji-wodoru-w-omanie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/projekt-elektrowni-wodnej-alto-maipo-chile/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/produkcja-magazynowanie-i-transport-wodoru-dla-szybkich-promow-przyszlosci/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/plywajacy-most-bjoernafjorden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-trysfjord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/nowy-most-grenlandzki/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-leirfjord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-aastfjord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-lepsoey/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-obrotowy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-amoniak-studium-wykonalnosci-i-koncepcji-dla-duzej-skali-zakladu-produkcji-amoniaku-egipt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-amoniak-rozwoj-duzego-projektu-greenfield-dotyczacego-amoniaku-wsparcie-lidera-procesu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-wodor-studium-wykonalnosci-dla-duzego-zakladu-produkcji-wodoru-w-maroku/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-wodor-studium-koncepcyjne-dla-kontenerowego-zakladu-produkcji-wodoru-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-wodor-studium-koncepcyjne-dotyczace-produkcji-wodoru-do-zastosowan-morskich-w-kristiansund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/niebieski-wodor-rozwoj-zakladu-produkcji-wodoru-z-zintegrowanym-wychwytem-co2-ccb-energy-park-kollsnes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/ccs-studium-wykonalnosci-dla-maloskalowego-lancucha-wartosci-co2-z-dekarbonizacji-zakladu-spalania-odpadow/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-amoniak-studium-koncepcyjne-w-fazie-poczatkowej-i-zarzadzanie-pozwoleniami-eydehavn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zielony-amoniak-studium-wykonalnosci-dla-zakladu-produkcji-amoniaku-na-duza-skale-sauda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-hardanger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-dalsfjord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/most-askoey/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/druga-linia-przesylowa-400-330-kv-alaska-sherwood/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.12.2025 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/wodor-z-energii-slonecznej-w-chililabombwe-zambia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/scenariusze-zielonej-energii-liberia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/projekty-hydroenergetyczne-devoll-albania/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/oferta-hydrom-runda-ii-projekt-zielonego-wodoru-fortescueactis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/projekt-snoehvit-future/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/podwodne-tunele-na-wyspach-owczych/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/e39-rogfast/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/budynek-the-max/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/analiza-sieci-siedlisk-dla-mniejszych-dzieciolow/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/terminal-i-siedziba-bir/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/plan-basenu-sapp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/gorny-projekt-elektrowni-wodnej-tamakoshi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/ulica-thorvald-meyers-oslo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 19:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/program-krotkoterminowych-inwestycji/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/projekt-elektrowni-wodnej-rosten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 19:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/zaklad-produkcji-i-bunkrowania-wodoru-dla-promu-w-rogaland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/projekt-linii-przesylowej-500-kv-w-sarawak/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2025 20:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/analiza-oddzialywan-wynikajacych-z-lokalizacji-kablowych-linii-elektroenergetycznych-220-kv-w-poblizu-linii-kolejowej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2025 12:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/rozbudowa-rozdzielni-400-kv-na-stacji-400200-kv-krajnik-dla-przylaczenie-farmy-fotowoltaicznej-banie-2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2025 12:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/rozbudowa-i-modernizacja-rozdzielni-220-kv-w-stacji-400220110-kv-patnow-etap-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2025 13:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/projekty/wymiana-transformatora-wraz-z-dostosowaniem-infrastruktury-w-stacji-220110-kv-groszowice/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2025 15:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/udzial-w-konferencji-transformacja-energetyczna-i-magazynowanie-energii/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/zintegrowany-system-zarzadzania-certyfikowany-w-norconsult-polska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 19:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/miesiac-rownosci/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2023 12:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/konferencja-psew-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.09.2025 12:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-obecny-na-norwep/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.09.2025 12:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/energetab-2023-bielsko-biala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/bim-steak-edycja-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/warsztaty-strategiczne-transmission-distribution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.10.2023 09:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/swiatowy-dzien-zdrowia-psychicznego-10-pazdziernika-2023-r/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.10.2023 10:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/zmiana-nazwy-spolki/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.10.2023 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/global-engineering-program-2023-wystartowal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-prelegentem-podczas-cadmat-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/gep-2023-w-polsce/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.12.2023 09:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/leader-forum-olso-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.12.2023 10:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/nowe-oblicze-bim-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/bim4industry-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.12.2023 20:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/wizyta-zarzadu-norconsult-polska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/otwarcie-nowego-biura-w-rzeszowie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.02.2024 11:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/nowa-dyrektor-finansowa-w-norconsult-polska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.02.2024 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-czescia-transformacji-energetycznej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.06.2024 12:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/wizyta-techniczna-s19-rzeszow-babica/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.06.2024 12:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/konferencja-join-cigre-world-w-krakowie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/konferencja-projektowanie-przyszlosci-edycja-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/konferencja-pre-biel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-lider-w-kompleksowych-projektach-inzynieryjnych/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 19:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-czescia-transformacji-energetycznej-cd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.06.2024 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/nowy-dyrektor-zarzadzajacy-norconsult-polska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.12.2024 08:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/parking-sztokholm-zakonczenie-prac-nad-projektem-wykonawczym/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 14:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/130-kv-hedenlunda-oxeloesund-nowa-napowietrzna-linia-przesylowa-130-kv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-bierze-udzial-w-projektach-dot-skladowania-co2/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 14:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/rt24-stacja-elektroenergetyczna-horndal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/dzien-ziemi-2025-w-norconsult-polska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 14:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/projektowanie-drewnianych-slupow-energetycznych/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 19:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/projektowanie-zbiornikow-na-ciecze-oraz-silosow-na-materialy-sypkie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 19:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/zakonczenie-prac-nad-projektem-wykonawczym-rozbudowy-szkoly-w-szwecji-w-regionie-vireda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 19:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/projektowanie-mostow-pieszo-rowerowych/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 19:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/rozwoj-wspolpracy-z-norconsult-szwecja-w-obszarze-transmission-distribution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 20:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-polska-robi-kolejny-znaczacy-krok-w-kierunku-pelnej-cyfryzacji-procesow-projektowych/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2025 15:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/udzial-w-konferencji-schrontech-25/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/udzial-w-warsztatach-dotyczacych-projektowania-konstrukcji/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/swiadczenie-uslug-projektowych-i-konsultingowych-dla-equinor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/zakonczony-fabryczny-test-akceptacyjny-slupow-dla-projektu-odensala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2025 19:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/udzial-w-konferencji-projektanci-dla-projektantow-innowacje-i-case-study-w-branzy-konstrukcyjnej/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.07.2025 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/aktualnosci/norconsult-podpisal-kontrakt-z-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.08.2025 09:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/o-nas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 07:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/o-nas/etyka-i-uczciwosc-zawodowa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 10:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/o-nas/systemy-zarzadzania-certyfikaty-i-zobowiazania/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.02.2026 15:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/o-nas/nasza-kultura-pracy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.10.2023 09:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/kariera/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/kariera/oferty-pracy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07.2024 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/kariera/codziennosc-w-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.11.2024 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/budownictwo-i-nieruchomosci/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/budownictwo-i-nieruchomosci/uslugi-cyfrowe-dla-branzy-aec/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/budownictwo-i-nieruchomosci/budynki-sluzby-zdrowia-i-szpitale/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/budownictwo-i-nieruchomosci/nowe-budynki/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/budownictwo-i-nieruchomosci/modernizacja-przebudowa-i-rozbudowa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/budownictwo-i-nieruchomosci/budynki-oswiatowe-i-badawcze/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/cyfryzacja/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/cyfryzacja/bim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/przemysl-spozywczy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/osrodki-przetwarzania-danych/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/gornictwo-i-przemysl-wydobywczy/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/przemysl-ekologiczny/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/przemysl-mechaniczny-i-produkcja-wyrobow/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/przemysl-metalurgiczny-i-chemiczny/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/ropa-naftowa-i-gaz-ziemny/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/przemysl/przemysl-celulozowo-papierniczy-i-lesnictwo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/transport/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/transport/mosty/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/systemy-zasilajace/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/zarzadzanie-projektami-i-epcm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/zasilanie-energia-sloneczna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/energetyka-wiatrowa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/stacje-elektroenergetyczne/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/uslugi/energetyka/linie-elektroenergetyczne/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07.2025 05:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/polityka-prywatnosci/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.10.2025 09:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/polityka-prywatnosci/korzystanie-z-plikow-cookie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2023 18:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/kontakt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2026 13:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/szukaj/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.05.2023 12:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/zrownowazony-rozwoj-i-zaangazowanie-spolecze/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2024 10:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/innowacje/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.06.2023 10:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.pl/kazdego-dnia-zmieniamy-codziennosc-na-lepsze/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.06.2023 09:58</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -8521,51 +907,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId12" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8812,51 +1198,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F129"/>
+  <x:dimension ref="A1:F66"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -8923,36635 +1309,3237 @@
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>8</x:v>
-[...2118 lines deleted...]
-      <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F578"/>
+  <x:dimension ref="A1:F46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>8</x:v>
-[...10638 lines deleted...]
-      <x:c r="F578" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F11"/>
+  <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>8</x:v>
-[...118 lines deleted...]
-      <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F962"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...19158 lines deleted...]
-      <x:c r="F962" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F12"/>
+  <x:dimension ref="A1:F27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F5"/>
+  <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F72"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...1598 lines deleted...]
-      <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="39">
-[...11 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens</vt:lpstr>
+    <vt:vector baseType="lpstr" size="21">
+      <vt:lpstr>Projekty</vt:lpstr>
+      <vt:lpstr>Aktualnosci</vt:lpstr>
+      <vt:lpstr>O-nas</vt:lpstr>
+      <vt:lpstr>Kariera</vt:lpstr>
+      <vt:lpstr>Uslugi</vt:lpstr>
+      <vt:lpstr>Polityka-prywatnosci</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Tjenester!Print_Area</vt:lpstr>
-[...22 lines deleted...]
-      <vt:lpstr>Kunstig-intelligens!Print_Titles</vt:lpstr>
+      <vt:lpstr>Projekty!Print_Area</vt:lpstr>
+      <vt:lpstr>Projekty!Print_Titles</vt:lpstr>
+      <vt:lpstr>Aktualnosci!Print_Area</vt:lpstr>
+      <vt:lpstr>Aktualnosci!Print_Titles</vt:lpstr>
+      <vt:lpstr>O-nas!Print_Area</vt:lpstr>
+      <vt:lpstr>O-nas!Print_Titles</vt:lpstr>
+      <vt:lpstr>Kariera!Print_Area</vt:lpstr>
+      <vt:lpstr>Kariera!Print_Titles</vt:lpstr>
+      <vt:lpstr>Uslugi!Print_Area</vt:lpstr>
+      <vt:lpstr>Uslugi!Print_Titles</vt:lpstr>
+      <vt:lpstr>Polityka-prywatnosci!Print_Area</vt:lpstr>
+      <vt:lpstr>Polityka-prywatnosci!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>