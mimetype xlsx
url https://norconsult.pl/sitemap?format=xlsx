--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dfcf0bfb1d54f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46e6c813043044e7afe1ccec225b1365.psmdcp" Id="Rb540395e808a4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ea55b4686842cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec37690d61b74615b7874636c680fdb0.psmdcp" Id="R248c721653814556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Projekty" sheetId="1" r:id="rId2"/>
     <x:sheet name="Aktualnosci" sheetId="2" r:id="rId3"/>
     <x:sheet name="O-nas" sheetId="3" r:id="rId4"/>
     <x:sheet name="Kariera" sheetId="4" r:id="rId5"/>
     <x:sheet name="Uslugi" sheetId="5" r:id="rId6"/>
     <x:sheet name="Polityka-prywatnosci" sheetId="6" r:id="rId7"/>
     <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
@@ -661,51 +661,51 @@
   <x:si>
     <x:t>https://norconsult.pl/aktualnosci/swiadczenie-uslug-projektowych-i-konsultingowych-dla-equinor/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/aktualnosci/zakonczony-fabryczny-test-akceptacyjny-slupow-dla-projektu-odensala/</x:t>
   </x:si>
   <x:si>
     <x:t>03.07.2025 19:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/aktualnosci/udzial-w-konferencji-projektanci-dla-projektantow-innowacje-i-case-study-w-branzy-konstrukcyjnej/</x:t>
   </x:si>
   <x:si>
     <x:t>04.07.2025 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/aktualnosci/norconsult-podpisal-kontrakt-z-svenska-kraftnaet/</x:t>
   </x:si>
   <x:si>
     <x:t>25.08.2025 09:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/o-nas/</x:t>
   </x:si>
   <x:si>
-    <x:t>12.02.2026 07:03</x:t>
+    <x:t>04.05.2026 11:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/o-nas/etyka-i-uczciwosc-zawodowa/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/o-nas/systemy-zarzadzania-certyfikaty-i-zobowiazania/</x:t>
   </x:si>
   <x:si>
     <x:t>08.02.2026 15:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/o-nas/nasza-kultura-pracy/</x:t>
   </x:si>
   <x:si>
     <x:t>26.10.2023 09:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/kariera/</x:t>
   </x:si>
   <x:si>
     <x:t>05.11.2025 06:21</x:t>
   </x:si>