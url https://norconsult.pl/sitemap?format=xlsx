--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ea55b4686842cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec37690d61b74615b7874636c680fdb0.psmdcp" Id="R248c721653814556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9ea35d5e394a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/161402ebd7a64bb7af4d9e947c65ee0f.psmdcp" Id="Rf3bb71183bef4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Projekty" sheetId="1" r:id="rId2"/>
     <x:sheet name="Aktualnosci" sheetId="2" r:id="rId3"/>
     <x:sheet name="O-nas" sheetId="3" r:id="rId4"/>
     <x:sheet name="Kariera" sheetId="4" r:id="rId5"/>
     <x:sheet name="Uslugi" sheetId="5" r:id="rId6"/>
     <x:sheet name="Polityka-prywatnosci" sheetId="6" r:id="rId7"/>
     <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
@@ -820,51 +820,51 @@
   <x:si>
     <x:t>https://norconsult.pl/uslugi/energetyka/stacje-elektroenergetyczne/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/uslugi/energetyka/linie-elektroenergetyczne/</x:t>
   </x:si>
   <x:si>
     <x:t>11.07.2025 05:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/polityka-prywatnosci/</x:t>
   </x:si>
   <x:si>
     <x:t>10.10.2025 09:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/polityka-prywatnosci/korzystanie-z-plikow-cookie/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2023 18:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/kontakt/</x:t>
   </x:si>
   <x:si>
-    <x:t>26.03.2026 13:47</x:t>
+    <x:t>01.06.2026 13:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/szukaj/</x:t>
   </x:si>
   <x:si>
     <x:t>16.05.2023 12:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/zrownowazony-rozwoj-i-zaangazowanie-spolecze/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2024 10:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/innowacje/</x:t>
   </x:si>
   <x:si>
     <x:t>29.06.2023 10:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/kazdego-dnia-zmieniamy-codziennosc-na-lepsze/</x:t>
   </x:si>
   <x:si>
     <x:t>29.06.2023 09:58</x:t>
   </x:si>