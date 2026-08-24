--- v3 (2026-07-10)
+++ v4 (2026-08-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9ea35d5e394a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/161402ebd7a64bb7af4d9e947c65ee0f.psmdcp" Id="Rf3bb71183bef4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5562370bfe34576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77eabb7ddfbe43d1b736de4f75c524cb.psmdcp" Id="R15fec4205e974b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Projekty" sheetId="1" r:id="rId2"/>
     <x:sheet name="Aktualnosci" sheetId="2" r:id="rId3"/>
     <x:sheet name="O-nas" sheetId="3" r:id="rId4"/>
     <x:sheet name="Kariera" sheetId="4" r:id="rId5"/>
     <x:sheet name="Uslugi" sheetId="5" r:id="rId6"/>
     <x:sheet name="Polityka-prywatnosci" sheetId="6" r:id="rId7"/>
     <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
@@ -820,51 +820,51 @@
   <x:si>
     <x:t>https://norconsult.pl/uslugi/energetyka/stacje-elektroenergetyczne/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/uslugi/energetyka/linie-elektroenergetyczne/</x:t>
   </x:si>
   <x:si>
     <x:t>11.07.2025 05:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/polityka-prywatnosci/</x:t>
   </x:si>
   <x:si>
     <x:t>10.10.2025 09:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/polityka-prywatnosci/korzystanie-z-plikow-cookie/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2023 18:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/kontakt/</x:t>
   </x:si>
   <x:si>
-    <x:t>01.06.2026 13:36</x:t>
+    <x:t>20.07.2026 10:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/szukaj/</x:t>
   </x:si>
   <x:si>
     <x:t>16.05.2023 12:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/zrownowazony-rozwoj-i-zaangazowanie-spolecze/</x:t>
   </x:si>
   <x:si>
     <x:t>05.09.2024 10:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/innowacje/</x:t>
   </x:si>
   <x:si>
     <x:t>29.06.2023 10:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.pl/kazdego-dnia-zmieniamy-codziennosc-na-lepsze/</x:t>
   </x:si>
   <x:si>
     <x:t>29.06.2023 09:58</x:t>
   </x:si>